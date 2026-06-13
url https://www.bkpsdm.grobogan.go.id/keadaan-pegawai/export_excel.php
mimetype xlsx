--- v0 (2026-04-20)
+++ v1 (2026-06-13)
@@ -39,51 +39,51 @@
   <sheets>
     <sheet name="Ringkasan" sheetId="1" r:id="rId4"/>
     <sheet name="Pendidikan" sheetId="2" r:id="rId5"/>
     <sheet name="Pangkat" sheetId="3" r:id="rId6"/>
     <sheet name="Golongan" sheetId="4" r:id="rId7"/>
     <sheet name="Eselon" sheetId="5" r:id="rId8"/>
     <sheet name="Jenis Jabatan" sheetId="6" r:id="rId9"/>
     <sheet name="Usia" sheetId="7" r:id="rId10"/>
     <sheet name="BUP PNS" sheetId="8" r:id="rId11"/>
     <sheet name="Masa Kerja" sheetId="9" r:id="rId12"/>
     <sheet name="Generasi" sheetId="10" r:id="rId13"/>
     <sheet name="Proyeksi Pensiun" sheetId="11" r:id="rId14"/>
     <sheet name="Data Per OPD" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>STATISTIK PEGAWAI ASN PEMERINTAH KABUPATEN GROBOGAN</t>
   </si>
   <si>
-    <t>PERIODE: APRIL 2026</t>
+    <t>PERIODE: JUNI 2026</t>
   </si>
   <si>
     <t>UNIT KERJA: SEMUA PERANGKAT DAERAH</t>
   </si>
   <si>
     <t>RINGKASAN DATA</t>
   </si>
   <si>
     <t>Total Pegawai</t>
   </si>
   <si>
     <t>PNS</t>
   </si>
   <si>
     <t>PPPK</t>
   </si>
   <si>
     <t>PPPK Paruh Waktu</t>
   </si>
   <si>
     <t>CPNS</t>
   </si>
   <si>
     <t>Laki-laki</t>
   </si>